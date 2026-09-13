--- v0 (2026-02-27)
+++ v1 (2026-09-13)
@@ -5,58 +5,58 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/diagrams/data1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/xl/diagrams/layout1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/xl/diagrams/quickStyle1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/xl/diagrams/colors1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/xl/diagrams/drawing1.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29328"/>
-  <workbookPr/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
+  <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Admin\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B266DCE4-370E-4970-B2CC-A90DD0F2D658}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2885333A-845F-4E1A-ADDD-C72986B9225E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{E4D0BA30-CDCA-4896-A15C-44817DDA72CE}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet2" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
@@ -100,53 +100,50 @@
       <t>(attached projected expense &amp; other supporting documents if needed.)</t>
     </r>
   </si>
   <si>
     <t>Travel allowance to Basilan Site Visit.</t>
   </si>
   <si>
     <t xml:space="preserve">Validated By: </t>
   </si>
   <si>
     <t>Charles Smith</t>
   </si>
   <si>
     <t>Ms. Leah Guillermo</t>
   </si>
   <si>
     <t>Requestor</t>
   </si>
   <si>
     <t>Immediate Superior</t>
   </si>
   <si>
     <t>General Manager</t>
   </si>
   <si>
-    <t>Accntg. Disbursement</t>
-[...1 lines deleted...]
-  <si>
     <t>LIQUIDATION FORM</t>
   </si>
   <si>
     <t>Cash Advance:</t>
   </si>
   <si>
     <t>Total Expense:</t>
   </si>
   <si>
     <t>Change:</t>
   </si>
   <si>
     <t>Liquidation Breakdown</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Tin No. (if there's any)</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>TOTAL:</t>
@@ -163,95 +160,98 @@
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">liquidator, </t>
     </r>
     <r>
       <rPr>
         <sz val="8.5"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>hereby certify that the attached receipts and supporting documents submitted for liquidation are true, accurate, and reflect actual expenses incurred in the performance of my duties. I understand that any falsified, incomplete, or unsupported claims may result in non-approval of the liquidation and authorize the Company to deduct any disallowed or unliquidated amounts from my salary.</t>
     </r>
   </si>
   <si>
     <t>Liquidated By</t>
   </si>
   <si>
     <t>Received &amp; Verified By:</t>
   </si>
   <si>
     <t>____________________</t>
   </si>
   <si>
-    <t>Ms. Thea  Aquino</t>
-[...1 lines deleted...]
-  <si>
     <r>
       <rPr>
         <b/>
         <sz val="8.5"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">Note: </t>
     </r>
     <r>
       <rPr>
         <sz val="8.5"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>If original documents can’t be submitted on time due to office location (e.g., satellite offices), send scanned copies via email within the deadline and submit the originals within 7 days from fund receipt. Keeping a personal copy is also advised for reference in case of record discrepancies.</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">  </t>
   </si>
   <si>
     <t xml:space="preserve">Approved By: </t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Particulars</t>
   </si>
+  <si>
+    <t>Disbursement Officer</t>
+  </si>
+  <si>
+    <t>Ms. Janine Antioquia</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
-    <numFmt numFmtId="166" formatCode="&quot;₱&quot;#,##0.00"/>
+    <numFmt numFmtId="164" formatCode="&quot;₱&quot;#,##0.00"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
@@ -578,176 +578,176 @@
     <xf numFmtId="43" fontId="17" fillId="2" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="43" fontId="17" fillId="2" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="43" fontId="16" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="43" fontId="16" fillId="2" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="43" fontId="14" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="164" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-[...16 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/diagrams/colors1.xml><?xml version="1.0" encoding="utf-8"?>
-<dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2">
+<dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2#2">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="accent1" pri="11200"/>
   </dgm:catLst>
   <dgm:styleLbl name="node0">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst/>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="alignNode1">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="accent1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
@@ -1453,51 +1453,51 @@
   <dgm:styleLbl name="revTx">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="lt1">
         <a:alpha val="0"/>
       </a:schemeClr>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="dk1">
         <a:alpha val="0"/>
       </a:schemeClr>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst meth="repeat">
       <a:schemeClr val="tx1"/>
     </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
 </dgm:colorsDef>
 </file>
 
 <file path=xl/diagrams/data1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{ED57BA10-993D-4EC4-96A3-82F8752E2786}" type="doc">
-      <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/process1" loCatId="process" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1" qsCatId="simple" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2" csCatId="accent1" phldr="1"/>
+      <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/process1" loCatId="process" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1#2" qsCatId="simple" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2#2" csCatId="accent1" phldr="1"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{696B3302-787A-4439-A3E0-B4E15F5A3462}">
       <dgm:prSet phldrT="[Text]" custT="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-PH" sz="800" b="0" i="0" u="none"/>
             <a:t>Accomplish Liquidation Form</a:t>
           </a:r>
           <a:br>
             <a:rPr lang="en-PH" sz="600" b="0" i="0" u="none"/>
           </a:br>
           <a:r>
             <a:rPr lang="en-PH" sz="600" b="0" i="0" u="none"/>
             <a:t>(within 3 days from cash utilization )</a:t>
           </a:r>
           <a:endParaRPr lang="en-PH" sz="600"/>
         </a:p>
@@ -2481,51 +2481,51 @@
             <dgm:alg type="tx">
               <dgm:param type="autoTxRot" val="grav"/>
             </dgm:alg>
             <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="conn" r:blip="" hideGeom="1">
               <dgm:adjLst/>
             </dgm:shape>
             <dgm:presOf axis="self"/>
             <dgm:constrLst>
               <dgm:constr type="lMarg"/>
               <dgm:constr type="rMarg"/>
               <dgm:constr type="tMarg"/>
               <dgm:constr type="bMarg"/>
             </dgm:constrLst>
             <dgm:ruleLst>
               <dgm:rule type="primFontSz" val="5" fact="NaN" max="NaN"/>
             </dgm:ruleLst>
           </dgm:layoutNode>
         </dgm:layoutNode>
       </dgm:forEach>
     </dgm:forEach>
   </dgm:layoutNode>
 </dgm:layoutDef>
 </file>
 
 <file path=xl/diagrams/quickStyle1.xml><?xml version="1.0" encoding="utf-8"?>
-<dgm:styleDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1">
+<dgm:styleDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1#2">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="simple" pri="10100"/>
   </dgm:catLst>
   <dgm:scene3d>
     <a:camera prst="orthographicFront"/>
     <a:lightRig rig="threePt" dir="t"/>
   </dgm:scene3d>
   <dgm:styleLbl name="node0">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
       <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
     <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
       <a:lnRef idx="2">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
       <a:fillRef idx="1">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
       <a:effectRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
@@ -3970,502 +3970,502 @@
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7BE7EF61-F465-491B-B573-8A43775D4D7E}">
   <dimension ref="A4:K46"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C19" sqref="C19:D28"/>
+    <sheetView tabSelected="1" topLeftCell="A9" workbookViewId="0">
+      <selection activeCell="E39" sqref="E39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="5" max="5" width="17.5703125" customWidth="1"/>
     <col min="7" max="7" width="7.7109375" customWidth="1"/>
     <col min="8" max="8" width="19.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="4" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B4" s="16"/>
       <c r="C4" s="16"/>
       <c r="D4" s="16"/>
       <c r="E4" s="16"/>
       <c r="F4" s="16"/>
       <c r="G4" s="16"/>
       <c r="H4" s="16"/>
     </row>
     <row r="5" spans="2:8" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="B5" s="58" t="s">
-        <v>14</v>
+      <c r="B5" s="64" t="s">
+        <v>13</v>
       </c>
-      <c r="C5" s="58"/>
-[...4 lines deleted...]
-      <c r="H5" s="58"/>
+      <c r="C5" s="64"/>
+      <c r="D5" s="64"/>
+      <c r="E5" s="64"/>
+      <c r="F5" s="64"/>
+      <c r="G5" s="64"/>
+      <c r="H5" s="64"/>
     </row>
     <row r="6" spans="2:8" x14ac:dyDescent="0.25">
-      <c r="B6" s="59" t="s">
+      <c r="B6" s="65" t="s">
         <v>0</v>
       </c>
-      <c r="C6" s="59"/>
-[...4 lines deleted...]
-      <c r="H6" s="59"/>
+      <c r="C6" s="65"/>
+      <c r="D6" s="65"/>
+      <c r="E6" s="65"/>
+      <c r="F6" s="65"/>
+      <c r="G6" s="65"/>
+      <c r="H6" s="65"/>
     </row>
     <row r="7" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B7" s="17"/>
       <c r="C7" s="17"/>
       <c r="D7" s="17"/>
       <c r="E7" s="17"/>
       <c r="F7" s="17"/>
       <c r="G7" s="17"/>
       <c r="H7" s="17"/>
     </row>
     <row r="8" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B8" s="18"/>
       <c r="C8" s="16"/>
       <c r="D8" s="16"/>
       <c r="E8" s="16"/>
       <c r="F8" s="16"/>
       <c r="G8" s="16"/>
       <c r="H8" s="16"/>
     </row>
     <row r="9" spans="2:8" x14ac:dyDescent="0.25">
-      <c r="B9" s="60" t="s">
+      <c r="B9" s="66" t="s">
         <v>1</v>
       </c>
-      <c r="C9" s="61"/>
-      <c r="D9" s="62" t="s">
+      <c r="C9" s="67"/>
+      <c r="D9" s="68" t="s">
         <v>2</v>
       </c>
-      <c r="E9" s="62"/>
-[...2 lines deleted...]
-      <c r="H9" s="63"/>
+      <c r="E9" s="68"/>
+      <c r="F9" s="68"/>
+      <c r="G9" s="68"/>
+      <c r="H9" s="69"/>
     </row>
     <row r="10" spans="2:8" x14ac:dyDescent="0.25">
-      <c r="B10" s="56" t="s">
+      <c r="B10" s="60" t="s">
         <v>3</v>
       </c>
-      <c r="C10" s="57"/>
-      <c r="D10" s="48" t="s">
+      <c r="C10" s="61"/>
+      <c r="D10" s="51" t="s">
         <v>4</v>
       </c>
-      <c r="E10" s="48"/>
-[...2 lines deleted...]
-      <c r="H10" s="49"/>
+      <c r="E10" s="51"/>
+      <c r="F10" s="51"/>
+      <c r="G10" s="51"/>
+      <c r="H10" s="52"/>
     </row>
     <row r="11" spans="2:8" x14ac:dyDescent="0.25">
-      <c r="B11" s="56" t="s">
+      <c r="B11" s="60" t="s">
+        <v>14</v>
+      </c>
+      <c r="C11" s="61"/>
+      <c r="D11" s="62">
+        <v>0</v>
+      </c>
+      <c r="E11" s="62"/>
+      <c r="F11" s="62"/>
+      <c r="G11" s="62"/>
+      <c r="H11" s="63"/>
+    </row>
+    <row r="12" spans="2:8" x14ac:dyDescent="0.25">
+      <c r="B12" s="60" t="s">
         <v>15</v>
       </c>
-      <c r="C11" s="57"/>
-      <c r="D11" s="64">
+      <c r="C12" s="61"/>
+      <c r="D12" s="62">
         <v>0</v>
       </c>
-      <c r="E11" s="64"/>
-[...2 lines deleted...]
-      <c r="H11" s="65"/>
+      <c r="E12" s="62"/>
+      <c r="F12" s="62"/>
+      <c r="G12" s="62"/>
+      <c r="H12" s="63"/>
     </row>
-    <row r="12" spans="2:8" x14ac:dyDescent="0.25">
-      <c r="B12" s="56" t="s">
+    <row r="13" spans="2:8" x14ac:dyDescent="0.25">
+      <c r="B13" s="60" t="s">
         <v>16</v>
       </c>
-      <c r="C12" s="57"/>
-[...13 lines deleted...]
-      <c r="D13" s="64">
+      <c r="C13" s="61"/>
+      <c r="D13" s="62">
         <f>D11-D12</f>
         <v>0</v>
       </c>
-      <c r="E13" s="64"/>
-[...2 lines deleted...]
-      <c r="H13" s="65"/>
+      <c r="E13" s="62"/>
+      <c r="F13" s="62"/>
+      <c r="G13" s="62"/>
+      <c r="H13" s="63"/>
     </row>
     <row r="14" spans="2:8" x14ac:dyDescent="0.25">
-      <c r="B14" s="44" t="s">
+      <c r="B14" s="47" t="s">
         <v>5</v>
       </c>
-      <c r="C14" s="45"/>
-      <c r="D14" s="48" t="s">
+      <c r="C14" s="48"/>
+      <c r="D14" s="51" t="s">
         <v>6</v>
       </c>
-      <c r="E14" s="48"/>
-[...2 lines deleted...]
-      <c r="H14" s="49"/>
+      <c r="E14" s="51"/>
+      <c r="F14" s="51"/>
+      <c r="G14" s="51"/>
+      <c r="H14" s="52"/>
     </row>
     <row r="15" spans="2:8" x14ac:dyDescent="0.25">
-      <c r="B15" s="46"/>
-[...5 lines deleted...]
-      <c r="H15" s="51"/>
+      <c r="B15" s="49"/>
+      <c r="C15" s="50"/>
+      <c r="D15" s="53"/>
+      <c r="E15" s="53"/>
+      <c r="F15" s="53"/>
+      <c r="G15" s="53"/>
+      <c r="H15" s="54"/>
     </row>
     <row r="16" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B16" s="19"/>
       <c r="C16" s="20"/>
       <c r="D16" s="21"/>
       <c r="E16" s="21"/>
       <c r="F16" s="21"/>
       <c r="G16" s="21"/>
       <c r="H16" s="22"/>
     </row>
     <row r="17" spans="2:8" x14ac:dyDescent="0.25">
-      <c r="B17" s="52" t="s">
-        <v>18</v>
+      <c r="B17" s="55" t="s">
+        <v>17</v>
       </c>
-      <c r="C17" s="53"/>
-[...4 lines deleted...]
-      <c r="H17" s="54"/>
+      <c r="C17" s="56"/>
+      <c r="D17" s="56"/>
+      <c r="E17" s="56"/>
+      <c r="F17" s="56"/>
+      <c r="G17" s="56"/>
+      <c r="H17" s="57"/>
     </row>
     <row r="18" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B18" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="C18" s="59" t="s">
+        <v>30</v>
+      </c>
+      <c r="D18" s="59"/>
+      <c r="E18" s="36" t="s">
+        <v>29</v>
+      </c>
+      <c r="F18" s="58" t="s">
         <v>19</v>
       </c>
-      <c r="C18" s="68" t="s">
-[...6 lines deleted...]
-      <c r="F18" s="55" t="s">
+      <c r="G18" s="58"/>
+      <c r="H18" s="23" t="s">
         <v>20</v>
-      </c>
-[...2 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="19" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B19" s="34"/>
-      <c r="C19" s="69"/>
-[...3 lines deleted...]
-      <c r="G19" s="43"/>
+      <c r="C19" s="46"/>
+      <c r="D19" s="46"/>
+      <c r="E19" s="37"/>
+      <c r="F19" s="45"/>
+      <c r="G19" s="45"/>
       <c r="H19" s="24"/>
     </row>
     <row r="20" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B20" s="34"/>
-      <c r="C20" s="69"/>
-[...3 lines deleted...]
-      <c r="G20" s="43"/>
+      <c r="C20" s="46"/>
+      <c r="D20" s="46"/>
+      <c r="E20" s="37"/>
+      <c r="F20" s="45"/>
+      <c r="G20" s="45"/>
       <c r="H20" s="24"/>
     </row>
     <row r="21" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B21" s="34"/>
-      <c r="C21" s="69"/>
-[...3 lines deleted...]
-      <c r="G21" s="43"/>
+      <c r="C21" s="46"/>
+      <c r="D21" s="46"/>
+      <c r="E21" s="37"/>
+      <c r="F21" s="45"/>
+      <c r="G21" s="45"/>
       <c r="H21" s="24"/>
     </row>
     <row r="22" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B22" s="34"/>
-      <c r="C22" s="69"/>
-[...3 lines deleted...]
-      <c r="G22" s="43"/>
+      <c r="C22" s="46"/>
+      <c r="D22" s="46"/>
+      <c r="E22" s="37"/>
+      <c r="F22" s="45"/>
+      <c r="G22" s="45"/>
       <c r="H22" s="24"/>
     </row>
     <row r="23" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B23" s="34"/>
-      <c r="C23" s="69"/>
-[...3 lines deleted...]
-      <c r="G23" s="43"/>
+      <c r="C23" s="46"/>
+      <c r="D23" s="46"/>
+      <c r="E23" s="37"/>
+      <c r="F23" s="45"/>
+      <c r="G23" s="45"/>
       <c r="H23" s="24"/>
     </row>
     <row r="24" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B24" s="34"/>
-      <c r="C24" s="69"/>
-[...3 lines deleted...]
-      <c r="G24" s="43"/>
+      <c r="C24" s="46"/>
+      <c r="D24" s="46"/>
+      <c r="E24" s="37"/>
+      <c r="F24" s="45"/>
+      <c r="G24" s="45"/>
       <c r="H24" s="24"/>
     </row>
     <row r="25" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B25" s="34"/>
-      <c r="C25" s="69"/>
-[...3 lines deleted...]
-      <c r="G25" s="43"/>
+      <c r="C25" s="46"/>
+      <c r="D25" s="46"/>
+      <c r="E25" s="37"/>
+      <c r="F25" s="45"/>
+      <c r="G25" s="45"/>
       <c r="H25" s="24"/>
     </row>
     <row r="26" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B26" s="34"/>
-      <c r="C26" s="69"/>
-[...3 lines deleted...]
-      <c r="G26" s="43"/>
+      <c r="C26" s="46"/>
+      <c r="D26" s="46"/>
+      <c r="E26" s="37"/>
+      <c r="F26" s="45"/>
+      <c r="G26" s="45"/>
       <c r="H26" s="24"/>
     </row>
     <row r="27" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B27" s="34"/>
-      <c r="C27" s="69"/>
-[...3 lines deleted...]
-      <c r="G27" s="43"/>
+      <c r="C27" s="46"/>
+      <c r="D27" s="46"/>
+      <c r="E27" s="37"/>
+      <c r="F27" s="45"/>
+      <c r="G27" s="45"/>
       <c r="H27" s="24"/>
     </row>
     <row r="28" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B28" s="34"/>
-      <c r="C28" s="69"/>
-[...3 lines deleted...]
-      <c r="G28" s="43"/>
+      <c r="C28" s="46"/>
+      <c r="D28" s="46"/>
+      <c r="E28" s="37"/>
+      <c r="F28" s="45"/>
+      <c r="G28" s="45"/>
       <c r="H28" s="24"/>
     </row>
     <row r="29" spans="2:8" ht="17.25" x14ac:dyDescent="0.25">
       <c r="B29" s="35" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
-      <c r="C29" s="36"/>
-[...3 lines deleted...]
-      <c r="G29" s="37">
+      <c r="C29" s="38"/>
+      <c r="D29" s="38"/>
+      <c r="E29" s="38"/>
+      <c r="F29" s="38"/>
+      <c r="G29" s="39">
         <f>SUM(G19:H28)</f>
         <v>0</v>
       </c>
-      <c r="H29" s="38"/>
+      <c r="H29" s="40"/>
     </row>
     <row r="30" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B30" s="25"/>
       <c r="C30" s="26"/>
       <c r="D30" s="26"/>
       <c r="E30" s="26"/>
       <c r="F30" s="26"/>
       <c r="G30" s="27"/>
       <c r="H30" s="28"/>
     </row>
     <row r="31" spans="2:8" ht="60.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B31" s="39" t="s">
-        <v>23</v>
+      <c r="B31" s="41" t="s">
+        <v>22</v>
       </c>
-      <c r="C31" s="40"/>
-[...4 lines deleted...]
-      <c r="H31" s="41"/>
+      <c r="C31" s="42"/>
+      <c r="D31" s="42"/>
+      <c r="E31" s="42"/>
+      <c r="F31" s="42"/>
+      <c r="G31" s="42"/>
+      <c r="H31" s="43"/>
     </row>
     <row r="32" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B32" s="1"/>
       <c r="C32" s="2"/>
       <c r="D32" s="2"/>
       <c r="E32" s="2"/>
       <c r="F32" s="2"/>
       <c r="G32" s="2"/>
       <c r="H32" s="3"/>
     </row>
     <row r="33" spans="1:11" x14ac:dyDescent="0.25">
       <c r="B33" s="4" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>7</v>
       </c>
       <c r="D33" s="16"/>
       <c r="E33" s="6" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G33" s="6" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="H33" s="7"/>
       <c r="K33" s="16"/>
     </row>
     <row r="34" spans="1:11" x14ac:dyDescent="0.25">
       <c r="B34" s="4"/>
       <c r="C34" s="6"/>
       <c r="D34" s="16"/>
       <c r="E34" s="6"/>
       <c r="F34" s="16"/>
       <c r="G34" s="6"/>
       <c r="H34" s="7"/>
       <c r="K34" s="16"/>
     </row>
     <row r="35" spans="1:11" x14ac:dyDescent="0.25">
       <c r="B35" s="4"/>
       <c r="C35" s="6"/>
       <c r="D35" s="16"/>
       <c r="E35" s="6"/>
       <c r="F35" s="16"/>
       <c r="G35" s="6"/>
       <c r="H35" s="7"/>
       <c r="K35" s="16"/>
     </row>
     <row r="36" spans="1:11" x14ac:dyDescent="0.25">
       <c r="B36" s="8"/>
       <c r="C36" s="16"/>
       <c r="D36" s="16"/>
       <c r="E36" s="16"/>
       <c r="F36" s="16"/>
       <c r="G36" s="16"/>
       <c r="H36" s="29"/>
       <c r="K36" s="16"/>
     </row>
     <row r="37" spans="1:11" x14ac:dyDescent="0.25">
       <c r="B37" s="8"/>
       <c r="C37" s="16"/>
       <c r="D37" s="16"/>
       <c r="E37" s="16"/>
       <c r="F37" s="16"/>
       <c r="G37" s="16"/>
       <c r="H37" s="29"/>
       <c r="K37" s="16"/>
     </row>
     <row r="38" spans="1:11" x14ac:dyDescent="0.25">
       <c r="B38" s="8" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C38" s="9" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D38" s="16"/>
       <c r="E38" s="9" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="G38" s="9" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="H38" s="10"/>
       <c r="K38" s="16"/>
     </row>
     <row r="39" spans="1:11" x14ac:dyDescent="0.25">
       <c r="B39" s="11" t="s">
         <v>4</v>
       </c>
       <c r="C39" s="12" t="s">
         <v>8</v>
       </c>
       <c r="D39" s="16"/>
       <c r="E39" s="6" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="F39" s="16"/>
       <c r="G39" s="6" t="s">
         <v>9</v>
       </c>
       <c r="H39" s="7"/>
       <c r="K39" s="16"/>
     </row>
     <row r="40" spans="1:11" x14ac:dyDescent="0.25">
       <c r="B40" s="30" t="s">
         <v>10</v>
       </c>
       <c r="C40" s="31" t="s">
         <v>11</v>
       </c>
       <c r="D40" s="31"/>
       <c r="E40" s="31" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="G40" s="31" t="s">
         <v>12</v>
       </c>
       <c r="H40" s="32"/>
       <c r="K40" s="31"/>
     </row>
     <row r="41" spans="1:11" x14ac:dyDescent="0.25">
       <c r="B41" s="13"/>
       <c r="C41" s="14"/>
       <c r="D41" s="14"/>
       <c r="E41" s="14"/>
       <c r="F41" s="14"/>
       <c r="G41" s="14"/>
       <c r="H41" s="15"/>
     </row>
     <row r="42" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="B42" s="42" t="s">
-        <v>28</v>
+      <c r="B42" s="44" t="s">
+        <v>26</v>
       </c>
-      <c r="C42" s="42"/>
-[...4 lines deleted...]
-      <c r="H42" s="42"/>
+      <c r="C42" s="44"/>
+      <c r="D42" s="44"/>
+      <c r="E42" s="44"/>
+      <c r="F42" s="44"/>
+      <c r="G42" s="44"/>
+      <c r="H42" s="44"/>
     </row>
     <row r="43" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B43" s="5"/>
       <c r="C43" s="5"/>
       <c r="D43" s="5"/>
       <c r="E43" s="5"/>
       <c r="F43" s="5"/>
       <c r="G43" s="5"/>
       <c r="H43" s="5"/>
     </row>
     <row r="44" spans="1:11" x14ac:dyDescent="0.25">
       <c r="B44" s="5"/>
       <c r="C44" s="5"/>
       <c r="D44" s="5"/>
       <c r="E44" s="5"/>
       <c r="F44" s="5"/>
       <c r="G44" s="5"/>
       <c r="H44" s="5"/>
     </row>
     <row r="45" spans="1:11" x14ac:dyDescent="0.25">
       <c r="B45" s="5"/>
       <c r="C45" s="5"/>
       <c r="D45" s="5"/>
       <c r="E45" s="5"/>
       <c r="F45" s="5"/>
       <c r="G45" s="5"/>
@@ -4477,65 +4477,65 @@
       <c r="D46" s="5"/>
       <c r="E46" s="5"/>
       <c r="F46" s="5"/>
       <c r="G46" s="5"/>
       <c r="H46" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="32">
     <mergeCell ref="B5:H5"/>
     <mergeCell ref="B6:H6"/>
     <mergeCell ref="B9:C9"/>
     <mergeCell ref="D9:H9"/>
     <mergeCell ref="B10:C10"/>
     <mergeCell ref="D10:H10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:H11"/>
     <mergeCell ref="B12:C12"/>
     <mergeCell ref="D12:H12"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="D13:H13"/>
     <mergeCell ref="B14:C15"/>
     <mergeCell ref="D14:H15"/>
     <mergeCell ref="B17:H17"/>
     <mergeCell ref="F18:G18"/>
     <mergeCell ref="C18:D18"/>
+    <mergeCell ref="C29:F29"/>
+    <mergeCell ref="G29:H29"/>
+    <mergeCell ref="B31:H31"/>
+    <mergeCell ref="B42:H42"/>
     <mergeCell ref="F19:G19"/>
     <mergeCell ref="F20:G20"/>
     <mergeCell ref="C19:D28"/>
     <mergeCell ref="F21:G21"/>
     <mergeCell ref="F22:G22"/>
     <mergeCell ref="F23:G23"/>
     <mergeCell ref="F24:G24"/>
     <mergeCell ref="F25:G25"/>
     <mergeCell ref="F26:G26"/>
     <mergeCell ref="F27:G27"/>
     <mergeCell ref="F28:G28"/>
-    <mergeCell ref="C29:F29"/>
-[...2 lines deleted...]
-    <mergeCell ref="B42:H42"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet2</vt:lpstr>
     </vt:vector>