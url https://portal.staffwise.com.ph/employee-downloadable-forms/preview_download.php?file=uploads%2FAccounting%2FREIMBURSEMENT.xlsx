--- v0 (2026-02-27)
+++ v1 (2026-09-13)
@@ -5,248 +5,223 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/diagrams/data1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/xl/diagrams/layout1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/xl/diagrams/quickStyle1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/xl/diagrams/colors1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/xl/diagrams/drawing1.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20361"/>
-  <workbookPr/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
+  <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Queenie\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Admin\Desktop\JANINE\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{80DCB989-C217-4790-8360-37894C46234F}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B6D7AC16-7DA4-45CC-8D6F-B2E3C376FB74}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{E4D0BA30-CDCA-4896-A15C-44817DDA72CE}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet3" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="J26" i="3" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="30">
   <si>
     <t>Staffwise Solutions Inc. (SSI)</t>
   </si>
   <si>
     <t xml:space="preserve">Date Filed: </t>
-  </si>
-[...1 lines deleted...]
-    <t>August 3, 2025</t>
   </si>
   <si>
     <t>Payee’s Name:</t>
   </si>
   <si>
     <t>Juan Dela Cruz</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Purpose:
 </t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>(attached projected expense &amp; other supporting documents if needed.)</t>
     </r>
   </si>
   <si>
-    <t>Travel allowance to Basilan Site Visit.</t>
-[...1 lines deleted...]
-  <si>
     <t>Requested By</t>
   </si>
   <si>
     <t xml:space="preserve">Validated By: </t>
   </si>
   <si>
     <t xml:space="preserve">Verified By: </t>
   </si>
   <si>
     <t>________________</t>
   </si>
   <si>
     <t>Charles Smith</t>
   </si>
   <si>
     <t>Ms. Leah Guillermo</t>
   </si>
   <si>
     <t>Ms. Rosette Ilagan</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ms. Thea Aquino</t>
   </si>
   <si>
     <t>Requestor</t>
   </si>
   <si>
     <t>Immediate Superior</t>
   </si>
   <si>
     <t>General Manager</t>
   </si>
   <si>
     <t>Finance Director</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Particular</t>
   </si>
   <si>
     <t>Tin No. (if there's any)</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
-    <t>8.6.25</t>
-[...25 lines deleted...]
-  <si>
     <t>TOTAL:</t>
   </si>
   <si>
     <t>REIMBURSEMENT FORM</t>
   </si>
   <si>
     <t xml:space="preserve">Reimbursement: </t>
-  </si>
-[...1 lines deleted...]
-    <t>Php 1,610</t>
   </si>
   <si>
     <t>Reimbursement Breakdown</t>
   </si>
   <si>
     <t>I acknowledge requesting the above amount and understand it must be liquidated within SSI’s set timeline. If not liquidated on time, I authorize the Company to deduct the unliquidated balance from my salary.</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="8.5"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Note:</t>
     </r>
     <r>
       <rPr>
         <sz val="8.5"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> If original documents can’t be submitted on time due to office location (e.g., satellite offices), send scanned copies via email within the deadline and submit the originals within 7 days from the date the cash was used or the expense was made. Keeping a personal copy is also advised for reference in case of record discrepancies.</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">Approved By: </t>
   </si>
   <si>
     <t xml:space="preserve">Checked By: </t>
   </si>
   <si>
-    <t>Accounting Disbursement</t>
+    <t>Ms. Janine Antioquia</t>
+  </si>
+  <si>
+    <t>Disbursement Officer</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
-    <numFmt numFmtId="164" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
-  <fonts count="17">
+  <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8.5"/>
       <color theme="1"/>
@@ -466,53 +441,53 @@
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="68">
+  <cellXfs count="67">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
@@ -543,188 +518,185 @@
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...46 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="13" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="2" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="13" fillId="2" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="13" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="2" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="13" fillId="2" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="164" fontId="15" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="15" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="16" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="16" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/diagrams/colors1.xml><?xml version="1.0" encoding="utf-8"?>
-<dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2">
+<dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2#3">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="accent1" pri="11200"/>
   </dgm:catLst>
   <dgm:styleLbl name="node0">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst/>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="alignNode1">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="accent1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
@@ -1430,51 +1402,51 @@
   <dgm:styleLbl name="revTx">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="lt1">
         <a:alpha val="0"/>
       </a:schemeClr>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="dk1">
         <a:alpha val="0"/>
       </a:schemeClr>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst meth="repeat">
       <a:schemeClr val="tx1"/>
     </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
 </dgm:colorsDef>
 </file>
 
 <file path=xl/diagrams/data1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{3C892141-3222-48B3-81AC-4F9C8ADE73AF}" type="doc">
-      <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/process1" loCatId="process" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1" qsCatId="simple" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2" csCatId="accent1" phldr="1"/>
+      <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/process1" loCatId="process" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1#3" qsCatId="simple" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2#3" csCatId="accent1" phldr="1"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{120D054D-1B90-4DDA-B098-FA25E32984FA}">
       <dgm:prSet phldrT="[Text]" custT="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-PH" sz="700" b="0" i="0" u="none"/>
             <a:t>Accomplish Reimbursement Form</a:t>
           </a:r>
           <a:br>
             <a:rPr lang="en-PH" sz="700" b="0" i="0" u="none"/>
           </a:br>
           <a:r>
             <a:rPr lang="en-PH" sz="700" b="0" i="0" u="none"/>
             <a:t>(within </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-PH" sz="600" b="0" i="0" u="none"/>
@@ -1817,52 +1789,52 @@
   <dgm:bg/>
   <dgm:whole/>
   <dgm:extLst>
     <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
       <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId6" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     </a:ext>
   </dgm:extLst>
 </dgm:dataModel>
 </file>
 
 <file path=xl/diagrams/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <dsp:drawing xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dsp:spTree>
     <dsp:nvGrpSpPr>
       <dsp:cNvPr id="0" name=""/>
       <dsp:cNvGrpSpPr/>
     </dsp:nvGrpSpPr>
     <dsp:grpSpPr/>
     <dsp:sp modelId="{106BC8CB-5C04-4A66-BDFF-724568502F71}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="3221" y="0"/>
-          <a:ext cx="998667" cy="498475"/>
+          <a:off x="2886" y="0"/>
+          <a:ext cx="894860" cy="527050"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 10000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent1">
             <a:hueOff val="0"/>
             <a:satOff val="0"/>
             <a:lumOff val="0"/>
             <a:alphaOff val="0"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
@@ -1898,133 +1870,133 @@
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-PH" sz="700" b="0" i="0" u="none" kern="1200"/>
             <a:t>Accomplish Reimbursement Form</a:t>
           </a:r>
           <a:br>
             <a:rPr lang="en-PH" sz="700" b="0" i="0" u="none" kern="1200"/>
           </a:br>
           <a:r>
             <a:rPr lang="en-PH" sz="700" b="0" i="0" u="none" kern="1200"/>
             <a:t>(within </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-PH" sz="600" b="0" i="0" u="none" kern="1200"/>
             <a:t>3 days after fund utilization )</a:t>
           </a:r>
           <a:endParaRPr lang="en-PH" sz="600" kern="1200"/>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="17821" y="14600"/>
-        <a:ext cx="969467" cy="469275"/>
+        <a:off x="18323" y="15437"/>
+        <a:ext cx="863986" cy="496176"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{9E1528F4-736D-4B11-8263-0577FE4C69E6}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="1101756" y="125402"/>
-          <a:ext cx="211717" cy="247669"/>
+          <a:off x="987232" y="152562"/>
+          <a:ext cx="189710" cy="221925"/>
         </a:xfrm>
         <a:prstGeom prst="rightArrow">
           <a:avLst>
             <a:gd name="adj1" fmla="val 60000"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent1">
             <a:tint val="60000"/>
             <a:hueOff val="0"/>
             <a:satOff val="0"/>
             <a:lumOff val="0"/>
             <a:alphaOff val="0"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
-          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="444500">
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="400050">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
-          <a:endParaRPr lang="en-PH" sz="1000" kern="1200"/>
+          <a:endParaRPr lang="en-PH" sz="900" kern="1200"/>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="1101756" y="174936"/>
-        <a:ext cx="148202" cy="148601"/>
+        <a:off x="987232" y="196947"/>
+        <a:ext cx="132797" cy="133155"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{AA2D6957-5A48-45BD-9D6B-9ECA455A496C}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="1401356" y="0"/>
-          <a:ext cx="998667" cy="498475"/>
+          <a:off x="1255690" y="0"/>
+          <a:ext cx="894860" cy="527050"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 10000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent1">
             <a:hueOff val="0"/>
             <a:satOff val="0"/>
             <a:lumOff val="0"/>
             <a:alphaOff val="0"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
@@ -2056,133 +2028,133 @@
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-PH" sz="800" b="0" i="0" u="none" kern="1200"/>
             <a:t>Validator </a:t>
           </a:r>
           <a:br>
             <a:rPr lang="en-PH" sz="700" b="0" i="0" u="none" kern="1200"/>
           </a:br>
           <a:r>
             <a:rPr lang="en-PH" sz="600" b="0" i="0" u="none" kern="1200"/>
             <a:t>( 1 day upon receipt )</a:t>
           </a:r>
           <a:endParaRPr lang="en-PH" sz="600" kern="1200"/>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="1415956" y="14600"/>
-        <a:ext cx="969467" cy="469275"/>
+        <a:off x="1271127" y="15437"/>
+        <a:ext cx="863986" cy="496176"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{90C6A141-DABE-472C-B799-B6EAC7FD8D86}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="2499890" y="125402"/>
-          <a:ext cx="211717" cy="247669"/>
+          <a:off x="2240036" y="152562"/>
+          <a:ext cx="189710" cy="221925"/>
         </a:xfrm>
         <a:prstGeom prst="rightArrow">
           <a:avLst>
             <a:gd name="adj1" fmla="val 60000"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent1">
             <a:tint val="60000"/>
             <a:hueOff val="0"/>
             <a:satOff val="0"/>
             <a:lumOff val="0"/>
             <a:alphaOff val="0"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
-          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="444500">
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="400050">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
-          <a:endParaRPr lang="en-PH" sz="1000" kern="1200"/>
+          <a:endParaRPr lang="en-PH" sz="900" kern="1200"/>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="2499890" y="174936"/>
-        <a:ext cx="148202" cy="148601"/>
+        <a:off x="2240036" y="196947"/>
+        <a:ext cx="132797" cy="133155"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{4CECFC6D-A4F5-4D6D-8B2B-1FD0A94A0056}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="2799491" y="0"/>
-          <a:ext cx="998667" cy="498475"/>
+          <a:off x="2508494" y="0"/>
+          <a:ext cx="894860" cy="527050"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 10000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent1">
             <a:hueOff val="0"/>
             <a:satOff val="0"/>
             <a:lumOff val="0"/>
             <a:alphaOff val="0"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
@@ -2214,133 +2186,133 @@
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-PH" sz="800" b="0" i="0" u="none" kern="1200"/>
             <a:t>Verifier </a:t>
           </a:r>
           <a:br>
             <a:rPr lang="en-PH" sz="700" b="0" i="0" u="none" kern="1200"/>
           </a:br>
           <a:r>
             <a:rPr lang="en-PH" sz="600" b="0" i="0" u="none" kern="1200"/>
             <a:t>( 1 days upon receipt )</a:t>
           </a:r>
           <a:endParaRPr lang="en-PH" sz="600" kern="1200"/>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="2814091" y="14600"/>
-        <a:ext cx="969467" cy="469275"/>
+        <a:off x="2523931" y="15437"/>
+        <a:ext cx="863986" cy="496176"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{E9C08A4F-02D0-4819-B483-F9D7A6787FE7}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="3898025" y="125402"/>
-          <a:ext cx="211717" cy="247669"/>
+          <a:off x="3492841" y="152562"/>
+          <a:ext cx="189710" cy="221925"/>
         </a:xfrm>
         <a:prstGeom prst="rightArrow">
           <a:avLst>
             <a:gd name="adj1" fmla="val 60000"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent1">
             <a:tint val="60000"/>
             <a:hueOff val="0"/>
             <a:satOff val="0"/>
             <a:lumOff val="0"/>
             <a:alphaOff val="0"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
-          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="444500">
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="400050">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
-          <a:endParaRPr lang="en-PH" sz="1000" kern="1200"/>
+          <a:endParaRPr lang="en-PH" sz="900" kern="1200"/>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="3898025" y="174936"/>
-        <a:ext cx="148202" cy="148601"/>
+        <a:off x="3492841" y="196947"/>
+        <a:ext cx="132797" cy="133155"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{C91394B4-A981-4191-9E01-66BB56F75AAC}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="4197625" y="0"/>
-          <a:ext cx="998667" cy="498475"/>
+          <a:off x="3761299" y="0"/>
+          <a:ext cx="894860" cy="527050"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 10000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent1">
             <a:hueOff val="0"/>
             <a:satOff val="0"/>
             <a:lumOff val="0"/>
             <a:alphaOff val="0"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
@@ -2376,133 +2348,133 @@
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-PH" sz="800" b="0" i="0" u="none" kern="1200"/>
             <a:t>Approver</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-PH" sz="700" b="0" i="0" u="none" kern="1200"/>
             <a:t> </a:t>
           </a:r>
           <a:br>
             <a:rPr lang="en-PH" sz="700" b="0" i="0" u="none" kern="1200"/>
           </a:br>
           <a:r>
             <a:rPr lang="en-PH" sz="600" b="0" i="0" u="none" kern="1200"/>
             <a:t>( 1 days upon receipt )</a:t>
           </a:r>
           <a:endParaRPr lang="en-PH" sz="600" kern="1200"/>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="4212225" y="14600"/>
-        <a:ext cx="969467" cy="469275"/>
+        <a:off x="3776736" y="15437"/>
+        <a:ext cx="863986" cy="496176"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{7C3FD440-5F31-4106-83DF-E499C0D79A74}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="5296160" y="125402"/>
-          <a:ext cx="211717" cy="247669"/>
+          <a:off x="4745645" y="152562"/>
+          <a:ext cx="189710" cy="221925"/>
         </a:xfrm>
         <a:prstGeom prst="rightArrow">
           <a:avLst>
             <a:gd name="adj1" fmla="val 60000"/>
             <a:gd name="adj2" fmla="val 50000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent1">
             <a:tint val="60000"/>
             <a:hueOff val="0"/>
             <a:satOff val="0"/>
             <a:lumOff val="0"/>
             <a:alphaOff val="0"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
-          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="444500">
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="400050">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
-          <a:endParaRPr lang="en-PH" sz="1000" kern="1200"/>
+          <a:endParaRPr lang="en-PH" sz="900" kern="1200"/>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="5296160" y="174936"/>
-        <a:ext cx="148202" cy="148601"/>
+        <a:off x="4745645" y="196947"/>
+        <a:ext cx="132797" cy="133155"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{685148AE-BB2C-49F2-AD5D-099355B0E6CC}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="5595760" y="0"/>
-          <a:ext cx="998667" cy="498475"/>
+          <a:off x="5014103" y="0"/>
+          <a:ext cx="894860" cy="527050"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 10000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent1">
             <a:hueOff val="0"/>
             <a:satOff val="0"/>
             <a:lumOff val="0"/>
             <a:alphaOff val="0"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
@@ -2534,52 +2506,52 @@
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-PH" sz="800" b="0" i="0" u="none" kern="1200"/>
             <a:t>Disbursement </a:t>
           </a:r>
           <a:br>
             <a:rPr lang="en-PH" sz="700" b="0" i="0" u="none" kern="1200"/>
           </a:br>
           <a:r>
             <a:rPr lang="en-PH" sz="600" b="0" i="0" u="none" kern="1200"/>
             <a:t>( 1-3days upon receipt )</a:t>
           </a:r>
           <a:endParaRPr lang="en-PH" sz="600" kern="1200"/>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="5610360" y="14600"/>
-        <a:ext cx="969467" cy="469275"/>
+        <a:off x="5029540" y="15437"/>
+        <a:ext cx="863986" cy="496176"/>
       </dsp:txXfrm>
     </dsp:sp>
   </dsp:spTree>
 </dsp:drawing>
 </file>
 
 <file path=xl/diagrams/layout1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:layoutDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/layout/process1">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="process" pri="1000"/>
     <dgm:cat type="convert" pri="15000"/>
   </dgm:catLst>
   <dgm:sampData useDef="1">
     <dgm:dataModel>
       <dgm:ptLst/>
       <dgm:bg/>
       <dgm:whole/>
     </dgm:dataModel>
   </dgm:sampData>
   <dgm:styleData>
     <dgm:dataModel>
       <dgm:ptLst>
         <dgm:pt modelId="0" type="doc"/>
@@ -2689,51 +2661,51 @@
             <dgm:alg type="tx">
               <dgm:param type="autoTxRot" val="grav"/>
             </dgm:alg>
             <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="conn" r:blip="" hideGeom="1">
               <dgm:adjLst/>
             </dgm:shape>
             <dgm:presOf axis="self"/>
             <dgm:constrLst>
               <dgm:constr type="lMarg"/>
               <dgm:constr type="rMarg"/>
               <dgm:constr type="tMarg"/>
               <dgm:constr type="bMarg"/>
             </dgm:constrLst>
             <dgm:ruleLst>
               <dgm:rule type="primFontSz" val="5" fact="NaN" max="NaN"/>
             </dgm:ruleLst>
           </dgm:layoutNode>
         </dgm:layoutNode>
       </dgm:forEach>
     </dgm:forEach>
   </dgm:layoutNode>
 </dgm:layoutDef>
 </file>
 
 <file path=xl/diagrams/quickStyle1.xml><?xml version="1.0" encoding="utf-8"?>
-<dgm:styleDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1">
+<dgm:styleDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1#3">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="simple" pri="10100"/>
   </dgm:catLst>
   <dgm:scene3d>
     <a:camera prst="orthographicFront"/>
     <a:lightRig rig="threePt" dir="t"/>
   </dgm:scene3d>
   <dgm:styleLbl name="node0">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
       <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
     <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
       <a:lnRef idx="2">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
       <a:fillRef idx="1">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
       <a:effectRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
@@ -4178,667 +4150,619 @@
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8638A185-612E-4A1A-B16C-22A8ABEC8E4D}">
   <dimension ref="B3:K44"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A13" workbookViewId="0">
-      <selection activeCell="O28" sqref="O28"/>
+    <sheetView tabSelected="1" topLeftCell="A6" workbookViewId="0">
+      <selection activeCell="P18" sqref="P18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
-    <row r="3" spans="2:11">
+    <row r="3" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B3" s="6"/>
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="6"/>
       <c r="J3" s="6"/>
       <c r="K3" s="6"/>
     </row>
-    <row r="4" spans="2:11" ht="15.75">
-[...1 lines deleted...]
-        <v>33</v>
+    <row r="4" spans="2:11" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B4" s="32" t="s">
+        <v>21</v>
       </c>
-      <c r="C4" s="33"/>
-[...7 lines deleted...]
-      <c r="K4" s="33"/>
+      <c r="C4" s="32"/>
+      <c r="D4" s="32"/>
+      <c r="E4" s="32"/>
+      <c r="F4" s="32"/>
+      <c r="G4" s="32"/>
+      <c r="H4" s="32"/>
+      <c r="I4" s="32"/>
+      <c r="J4" s="32"/>
+      <c r="K4" s="32"/>
     </row>
-    <row r="5" spans="2:11">
-      <c r="B5" s="34" t="s">
+    <row r="5" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B5" s="33" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="34"/>
-[...7 lines deleted...]
-      <c r="K5" s="34"/>
+      <c r="C5" s="33"/>
+      <c r="D5" s="33"/>
+      <c r="E5" s="33"/>
+      <c r="F5" s="33"/>
+      <c r="G5" s="33"/>
+      <c r="H5" s="33"/>
+      <c r="I5" s="33"/>
+      <c r="J5" s="33"/>
+      <c r="K5" s="33"/>
     </row>
-    <row r="6" spans="2:11">
+    <row r="6" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B6" s="14"/>
       <c r="C6" s="6"/>
       <c r="D6" s="6"/>
       <c r="E6" s="6"/>
       <c r="F6" s="6"/>
       <c r="G6" s="6"/>
       <c r="H6" s="6"/>
       <c r="I6" s="6"/>
       <c r="J6" s="6"/>
       <c r="K6" s="6"/>
     </row>
-    <row r="7" spans="2:11">
+    <row r="7" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B7" s="14"/>
       <c r="C7" s="6"/>
       <c r="D7" s="6"/>
       <c r="E7" s="6"/>
       <c r="F7" s="6"/>
       <c r="G7" s="6"/>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
     </row>
-    <row r="8" spans="2:11">
-      <c r="B8" s="35" t="s">
+    <row r="8" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B8" s="34" t="s">
         <v>1</v>
       </c>
-      <c r="C8" s="36"/>
-[...1 lines deleted...]
-      <c r="E8" s="37" t="s">
+      <c r="C8" s="35"/>
+      <c r="D8" s="35"/>
+      <c r="E8" s="36"/>
+      <c r="F8" s="36"/>
+      <c r="G8" s="36"/>
+      <c r="H8" s="36"/>
+      <c r="I8" s="36"/>
+      <c r="J8" s="36"/>
+      <c r="K8" s="37"/>
+    </row>
+    <row r="9" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B9" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="F8" s="37"/>
-[...4 lines deleted...]
-      <c r="K8" s="38"/>
+      <c r="C9" s="39"/>
+      <c r="D9" s="39"/>
+      <c r="E9" s="40"/>
+      <c r="F9" s="40"/>
+      <c r="G9" s="40"/>
+      <c r="H9" s="40"/>
+      <c r="I9" s="40"/>
+      <c r="J9" s="40"/>
+      <c r="K9" s="41"/>
     </row>
-    <row r="9" spans="2:11">
-[...1 lines deleted...]
-        <v>3</v>
+    <row r="10" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B10" s="38" t="s">
+        <v>22</v>
       </c>
-      <c r="C9" s="40"/>
-[...1 lines deleted...]
-      <c r="E9" s="41" t="s">
+      <c r="C10" s="39"/>
+      <c r="D10" s="39"/>
+      <c r="E10" s="42"/>
+      <c r="F10" s="42"/>
+      <c r="G10" s="42"/>
+      <c r="H10" s="42"/>
+      <c r="I10" s="42"/>
+      <c r="J10" s="42"/>
+      <c r="K10" s="43"/>
+    </row>
+    <row r="11" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B11" s="44" t="s">
         <v>4</v>
       </c>
-      <c r="F9" s="41"/>
-[...4 lines deleted...]
-      <c r="K9" s="42"/>
+      <c r="C11" s="45"/>
+      <c r="D11" s="45"/>
+      <c r="E11" s="40"/>
+      <c r="F11" s="40"/>
+      <c r="G11" s="40"/>
+      <c r="H11" s="40"/>
+      <c r="I11" s="40"/>
+      <c r="J11" s="40"/>
+      <c r="K11" s="41"/>
     </row>
-    <row r="10" spans="2:11" ht="15">
-[...13 lines deleted...]
-      <c r="K10" s="44"/>
+    <row r="12" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B12" s="46"/>
+      <c r="C12" s="45"/>
+      <c r="D12" s="45"/>
+      <c r="E12" s="40"/>
+      <c r="F12" s="40"/>
+      <c r="G12" s="40"/>
+      <c r="H12" s="40"/>
+      <c r="I12" s="40"/>
+      <c r="J12" s="40"/>
+      <c r="K12" s="41"/>
     </row>
-    <row r="11" spans="2:11">
-[...27 lines deleted...]
-    <row r="13" spans="2:11">
+    <row r="13" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B13" s="15"/>
       <c r="C13" s="20"/>
       <c r="D13" s="21"/>
       <c r="E13" s="22"/>
       <c r="F13" s="22"/>
       <c r="G13" s="22"/>
       <c r="H13" s="22"/>
       <c r="I13" s="21"/>
       <c r="J13" s="21"/>
       <c r="K13" s="23"/>
     </row>
-    <row r="14" spans="2:11">
-[...1 lines deleted...]
-        <v>36</v>
+    <row r="14" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B14" s="47" t="s">
+        <v>23</v>
       </c>
-      <c r="C14" s="49"/>
-[...7 lines deleted...]
-      <c r="K14" s="50"/>
+      <c r="C14" s="48"/>
+      <c r="D14" s="48"/>
+      <c r="E14" s="48"/>
+      <c r="F14" s="48"/>
+      <c r="G14" s="48"/>
+      <c r="H14" s="48"/>
+      <c r="I14" s="48"/>
+      <c r="J14" s="48"/>
+      <c r="K14" s="49"/>
     </row>
-    <row r="15" spans="2:11">
-      <c r="B15" s="31" t="s">
+    <row r="15" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B15" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="C15" s="31"/>
+      <c r="D15" s="31" t="s">
+        <v>17</v>
+      </c>
+      <c r="E15" s="31"/>
+      <c r="F15" s="31"/>
+      <c r="G15" s="31" t="s">
+        <v>18</v>
+      </c>
+      <c r="H15" s="31"/>
+      <c r="I15" s="31"/>
+      <c r="J15" s="24"/>
+      <c r="K15" s="16" t="s">
         <v>19</v>
       </c>
-      <c r="C15" s="32"/>
-      <c r="D15" s="32" t="s">
+    </row>
+    <row r="16" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B16" s="50"/>
+      <c r="C16" s="51"/>
+      <c r="D16" s="51"/>
+      <c r="E16" s="51"/>
+      <c r="F16" s="51"/>
+      <c r="G16" s="52"/>
+      <c r="H16" s="52"/>
+      <c r="I16" s="52"/>
+      <c r="J16" s="52"/>
+      <c r="K16" s="53"/>
+    </row>
+    <row r="17" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B17" s="50"/>
+      <c r="C17" s="51"/>
+      <c r="D17" s="51"/>
+      <c r="E17" s="51"/>
+      <c r="F17" s="51"/>
+      <c r="G17" s="52"/>
+      <c r="H17" s="52"/>
+      <c r="I17" s="52"/>
+      <c r="J17" s="52"/>
+      <c r="K17" s="53"/>
+    </row>
+    <row r="18" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B18" s="50"/>
+      <c r="C18" s="51"/>
+      <c r="D18" s="51"/>
+      <c r="E18" s="51"/>
+      <c r="F18" s="51"/>
+      <c r="G18" s="52"/>
+      <c r="H18" s="52"/>
+      <c r="I18" s="52"/>
+      <c r="J18" s="52"/>
+      <c r="K18" s="53"/>
+    </row>
+    <row r="19" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B19" s="50"/>
+      <c r="C19" s="51"/>
+      <c r="D19" s="51"/>
+      <c r="E19" s="51"/>
+      <c r="F19" s="51"/>
+      <c r="G19" s="52"/>
+      <c r="H19" s="52"/>
+      <c r="I19" s="52"/>
+      <c r="J19" s="52"/>
+      <c r="K19" s="53"/>
+    </row>
+    <row r="20" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B20" s="50"/>
+      <c r="C20" s="51"/>
+      <c r="D20" s="51"/>
+      <c r="E20" s="51"/>
+      <c r="F20" s="51"/>
+      <c r="G20" s="52"/>
+      <c r="H20" s="52"/>
+      <c r="I20" s="52"/>
+      <c r="J20" s="52"/>
+      <c r="K20" s="53"/>
+    </row>
+    <row r="21" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B21" s="50"/>
+      <c r="C21" s="51"/>
+      <c r="D21" s="54"/>
+      <c r="E21" s="54"/>
+      <c r="F21" s="54"/>
+      <c r="G21" s="55"/>
+      <c r="H21" s="55"/>
+      <c r="I21" s="55"/>
+      <c r="J21" s="55"/>
+      <c r="K21" s="56"/>
+    </row>
+    <row r="22" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B22" s="50"/>
+      <c r="C22" s="51"/>
+      <c r="D22" s="54"/>
+      <c r="E22" s="54"/>
+      <c r="F22" s="54"/>
+      <c r="G22" s="55"/>
+      <c r="H22" s="55"/>
+      <c r="I22" s="55"/>
+      <c r="J22" s="55"/>
+      <c r="K22" s="56"/>
+    </row>
+    <row r="23" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B23" s="50"/>
+      <c r="C23" s="51"/>
+      <c r="D23" s="54"/>
+      <c r="E23" s="54"/>
+      <c r="F23" s="54"/>
+      <c r="G23" s="55"/>
+      <c r="H23" s="55"/>
+      <c r="I23" s="55"/>
+      <c r="J23" s="55"/>
+      <c r="K23" s="56"/>
+    </row>
+    <row r="24" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B24" s="50"/>
+      <c r="C24" s="51"/>
+      <c r="D24" s="54"/>
+      <c r="E24" s="54"/>
+      <c r="F24" s="54"/>
+      <c r="G24" s="55"/>
+      <c r="H24" s="55"/>
+      <c r="I24" s="55"/>
+      <c r="J24" s="55"/>
+      <c r="K24" s="56"/>
+    </row>
+    <row r="25" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B25" s="50"/>
+      <c r="C25" s="51"/>
+      <c r="D25" s="54"/>
+      <c r="E25" s="54"/>
+      <c r="F25" s="54"/>
+      <c r="G25" s="55"/>
+      <c r="H25" s="55"/>
+      <c r="I25" s="55"/>
+      <c r="J25" s="55"/>
+      <c r="K25" s="56"/>
+    </row>
+    <row r="26" spans="2:11" ht="17.25" x14ac:dyDescent="0.4">
+      <c r="B26" s="58" t="s">
         <v>20</v>
       </c>
-      <c r="E15" s="32"/>
-[...2 lines deleted...]
-        <v>21</v>
+      <c r="C26" s="59"/>
+      <c r="D26" s="60"/>
+      <c r="E26" s="60"/>
+      <c r="F26" s="60"/>
+      <c r="G26" s="60"/>
+      <c r="H26" s="61"/>
+      <c r="I26" s="61"/>
+      <c r="J26" s="62">
+        <f>SUM(J16:K25)</f>
+        <v>0</v>
       </c>
-      <c r="H15" s="32"/>
-[...4 lines deleted...]
-      </c>
+      <c r="K26" s="63"/>
     </row>
-    <row r="16" spans="2:11">
-[...176 lines deleted...]
-    <row r="27" spans="2:11">
+    <row r="27" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B27" s="25"/>
       <c r="C27" s="26"/>
       <c r="D27" s="27"/>
       <c r="E27" s="27"/>
       <c r="F27" s="27"/>
       <c r="G27" s="27"/>
       <c r="H27" s="27"/>
       <c r="I27" s="27"/>
       <c r="J27" s="27"/>
       <c r="K27" s="28"/>
     </row>
-    <row r="28" spans="2:11" ht="30.75" customHeight="1">
-[...1 lines deleted...]
-        <v>37</v>
+    <row r="28" spans="2:11" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B28" s="64" t="s">
+        <v>24</v>
       </c>
-      <c r="C28" s="66"/>
-[...7 lines deleted...]
-      <c r="K28" s="67"/>
+      <c r="C28" s="65"/>
+      <c r="D28" s="65"/>
+      <c r="E28" s="65"/>
+      <c r="F28" s="65"/>
+      <c r="G28" s="65"/>
+      <c r="H28" s="65"/>
+      <c r="I28" s="65"/>
+      <c r="J28" s="65"/>
+      <c r="K28" s="66"/>
     </row>
-    <row r="29" spans="2:11">
+    <row r="29" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B29" s="3"/>
       <c r="C29" s="4"/>
       <c r="D29" s="4"/>
       <c r="E29" s="4"/>
       <c r="F29" s="4"/>
       <c r="G29" s="4"/>
       <c r="H29" s="4"/>
       <c r="I29" s="4"/>
       <c r="J29" s="4"/>
       <c r="K29" s="5"/>
     </row>
-    <row r="30" spans="2:11">
+    <row r="30" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B30" s="2" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="C30" s="6"/>
       <c r="D30" s="1" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="E30" s="6"/>
-      <c r="F30" s="30" t="s">
-        <v>40</v>
+      <c r="F30" s="1" t="s">
+        <v>27</v>
       </c>
       <c r="H30" s="1" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="I30" s="6"/>
       <c r="J30" s="1" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="K30" s="7"/>
     </row>
-    <row r="31" spans="2:11">
+    <row r="31" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B31" s="2"/>
       <c r="C31" s="6"/>
       <c r="D31" s="1"/>
       <c r="E31" s="6"/>
-      <c r="F31" s="30"/>
-      <c r="G31" s="30"/>
+      <c r="F31" s="1"/>
+      <c r="G31" s="1"/>
       <c r="H31" s="1"/>
       <c r="I31" s="6"/>
       <c r="J31" s="1"/>
       <c r="K31" s="7"/>
     </row>
-    <row r="32" spans="2:11">
+    <row r="32" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B32" s="2"/>
       <c r="C32" s="6"/>
       <c r="D32" s="1"/>
       <c r="E32" s="6"/>
-      <c r="F32" s="30"/>
-      <c r="G32" s="30"/>
+      <c r="F32" s="1"/>
+      <c r="G32" s="1"/>
       <c r="H32" s="1"/>
       <c r="I32" s="6"/>
       <c r="J32" s="1"/>
       <c r="K32" s="7"/>
     </row>
-    <row r="33" spans="2:11">
+    <row r="33" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B33" s="9"/>
       <c r="C33" s="6"/>
       <c r="D33" s="6"/>
       <c r="E33" s="6"/>
       <c r="F33" s="6"/>
-      <c r="G33" s="30"/>
+      <c r="G33" s="1"/>
       <c r="H33" s="6"/>
       <c r="I33" s="6"/>
       <c r="J33" s="6"/>
       <c r="K33" s="8"/>
     </row>
-    <row r="34" spans="2:11">
+    <row r="34" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B34" s="9"/>
       <c r="C34" s="6"/>
       <c r="D34" s="6"/>
       <c r="E34" s="6"/>
       <c r="F34" s="6"/>
-      <c r="G34" s="30"/>
+      <c r="G34" s="1"/>
       <c r="H34" s="6"/>
       <c r="I34" s="6"/>
       <c r="J34" s="6"/>
       <c r="K34" s="8"/>
     </row>
-    <row r="35" spans="2:11">
+    <row r="35" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B35" s="9" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="C35" s="6"/>
       <c r="D35" s="10" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="E35" s="6"/>
       <c r="F35" s="10" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
-      <c r="G35" s="30"/>
+      <c r="G35" s="1"/>
       <c r="H35" s="10" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="I35" s="6"/>
       <c r="J35" s="10" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="K35" s="11"/>
     </row>
-    <row r="36" spans="2:11">
+    <row r="36" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B36" s="12" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="C36" s="6"/>
       <c r="D36" s="13" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="E36" s="6"/>
-      <c r="F36" s="30" t="s">
-        <v>14</v>
+      <c r="F36" s="1" t="s">
+        <v>28</v>
       </c>
-      <c r="G36" s="30"/>
+      <c r="G36" s="1"/>
       <c r="H36" s="1" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="I36" s="6"/>
       <c r="J36" s="1" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="K36" s="7"/>
     </row>
-    <row r="37" spans="2:11">
+    <row r="37" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B37" s="17" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="C37" s="24"/>
       <c r="D37" s="18" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E37" s="18"/>
       <c r="F37" s="18" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
-      <c r="G37" s="30"/>
+      <c r="G37" s="1"/>
       <c r="H37" s="18" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="I37" s="18"/>
       <c r="J37" s="18" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="K37" s="19"/>
     </row>
-    <row r="38" spans="2:11">
+    <row r="38" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B38" s="29"/>
       <c r="C38" s="26"/>
       <c r="D38" s="26"/>
       <c r="E38" s="26"/>
       <c r="F38" s="26"/>
       <c r="G38" s="26"/>
       <c r="H38" s="26"/>
       <c r="I38" s="26"/>
       <c r="J38" s="26"/>
       <c r="K38" s="28"/>
     </row>
-    <row r="39" spans="2:11">
+    <row r="39" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B39" s="6"/>
       <c r="C39" s="6"/>
       <c r="D39" s="6"/>
       <c r="E39" s="6"/>
       <c r="F39" s="6"/>
       <c r="G39" s="6"/>
       <c r="H39" s="6"/>
       <c r="I39" s="6"/>
       <c r="J39" s="6"/>
       <c r="K39" s="6"/>
     </row>
-    <row r="40" spans="2:11">
-[...1 lines deleted...]
-        <v>38</v>
+    <row r="40" spans="2:11" x14ac:dyDescent="0.25">
+      <c r="B40" s="57" t="s">
+        <v>25</v>
       </c>
-      <c r="C40" s="58"/>
-[...7 lines deleted...]
-      <c r="K40" s="58"/>
+      <c r="C40" s="57"/>
+      <c r="D40" s="57"/>
+      <c r="E40" s="57"/>
+      <c r="F40" s="57"/>
+      <c r="G40" s="57"/>
+      <c r="H40" s="57"/>
+      <c r="I40" s="57"/>
+      <c r="J40" s="57"/>
+      <c r="K40" s="57"/>
     </row>
-    <row r="41" spans="2:11">
+    <row r="41" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B41" s="6"/>
       <c r="C41" s="6"/>
       <c r="D41" s="6"/>
       <c r="E41" s="6"/>
       <c r="F41" s="6"/>
       <c r="G41" s="6"/>
       <c r="H41" s="6"/>
       <c r="I41" s="6"/>
       <c r="J41" s="6"/>
       <c r="K41" s="6"/>
     </row>
-    <row r="42" spans="2:11">
+    <row r="42" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B42" s="6"/>
       <c r="C42" s="6"/>
       <c r="D42" s="6"/>
       <c r="E42" s="6"/>
       <c r="F42" s="6"/>
       <c r="G42" s="6"/>
       <c r="H42" s="6"/>
       <c r="I42" s="6"/>
       <c r="J42" s="6"/>
       <c r="K42" s="6"/>
     </row>
-    <row r="43" spans="2:11">
+    <row r="43" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B43" s="6"/>
       <c r="C43" s="6"/>
       <c r="D43" s="6"/>
       <c r="E43" s="6"/>
       <c r="F43" s="6"/>
       <c r="G43" s="6"/>
       <c r="H43" s="6"/>
       <c r="I43" s="6"/>
       <c r="J43" s="6"/>
       <c r="K43" s="6"/>
     </row>
-    <row r="44" spans="2:11">
+    <row r="44" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B44" s="6"/>
       <c r="C44" s="6"/>
       <c r="D44" s="6"/>
       <c r="E44" s="6"/>
       <c r="F44" s="6"/>
       <c r="G44" s="6"/>
       <c r="H44" s="6"/>
       <c r="I44" s="6"/>
       <c r="J44" s="6"/>
       <c r="K44" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="60">
     <mergeCell ref="B40:K40"/>
     <mergeCell ref="B24:C24"/>
     <mergeCell ref="D24:F24"/>
     <mergeCell ref="G24:I24"/>
     <mergeCell ref="J24:K24"/>
     <mergeCell ref="B25:C25"/>
     <mergeCell ref="D25:F25"/>
     <mergeCell ref="G25:I25"/>
     <mergeCell ref="J25:K25"/>
     <mergeCell ref="B26:C26"/>
     <mergeCell ref="D26:G26"/>
     <mergeCell ref="H26:I26"/>