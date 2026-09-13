--- v0 (2026-02-27)
+++ v1 (2026-09-13)
@@ -4,58 +4,58 @@
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/diagrams/data1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/xl/diagrams/layout1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/xl/diagrams/quickStyle1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/xl/diagrams/colors1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/xl/diagrams/drawing1.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29029"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Admin\Desktop\ACCOUNTING FORMS\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Admin\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CC319194-1C52-427E-8D21-DB582269E149}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{047108CD-AE80-4CE8-BCA3-9FCC96C78862}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{E4D0BA30-CDCA-4896-A15C-44817DDA72CE}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
@@ -131,113 +131,113 @@
   <si>
     <t>Requested By</t>
   </si>
   <si>
     <t xml:space="preserve">Validated By: </t>
   </si>
   <si>
     <t xml:space="preserve">Verified By: </t>
   </si>
   <si>
     <t>Disbursed By:</t>
   </si>
   <si>
     <t>________________</t>
   </si>
   <si>
     <t>Charles Smith</t>
   </si>
   <si>
     <t>Ms. Leah Guillermo</t>
   </si>
   <si>
     <t>Ms. Rosette Ilagan</t>
   </si>
   <si>
-    <t>Ms. Thea Aquino</t>
-[...1 lines deleted...]
-  <si>
     <t>Requestor</t>
   </si>
   <si>
     <t>Immediate Superior</t>
   </si>
   <si>
     <t>General Manager</t>
   </si>
   <si>
     <t>Finance Director</t>
-  </si>
-[...1 lines deleted...]
-    <t>Accntg. Disbursement</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="8.5"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">Note: Liquidation </t>
     </r>
     <r>
       <rPr>
         <sz val="8.5"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">must be submitted </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8.5"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>within 1–3 days</t>
     </r>
     <r>
       <rPr>
         <sz val="8.5"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> after using the cash advance.</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">Approved By: </t>
+  </si>
+  <si>
+    <t>Disbursement Officer</t>
+  </si>
+  <si>
+    <t>Ms. Janine Antioquia</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
@@ -574,51 +574,51 @@
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/diagrams/colors1.xml><?xml version="1.0" encoding="utf-8"?>
-<dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2">
+<dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2#1">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="accent1" pri="11200"/>
   </dgm:catLst>
   <dgm:styleLbl name="node0">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst/>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="alignNode1">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="accent1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
@@ -1324,51 +1324,51 @@
   <dgm:styleLbl name="revTx">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="lt1">
         <a:alpha val="0"/>
       </a:schemeClr>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="dk1">
         <a:alpha val="0"/>
       </a:schemeClr>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst meth="repeat">
       <a:schemeClr val="tx1"/>
     </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
 </dgm:colorsDef>
 </file>
 
 <file path=xl/diagrams/data1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{3C892141-3222-48B3-81AC-4F9C8ADE73AF}" type="doc">
-      <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/process1" loCatId="process" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1" qsCatId="simple" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2" csCatId="accent1" phldr="1"/>
+      <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/process1" loCatId="process" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1#1" qsCatId="simple" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2#1" csCatId="accent1" phldr="1"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{120D054D-1B90-4DDA-B098-FA25E32984FA}">
       <dgm:prSet phldrT="[Text]" custT="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-PH" sz="800" b="0" i="0" u="none"/>
             <a:t>Accomplish Cash Advance</a:t>
           </a:r>
           <a:br>
             <a:rPr lang="en-PH" sz="700" b="0" i="0" u="none"/>
           </a:br>
           <a:r>
             <a:rPr lang="en-PH" sz="700" b="0" i="0" u="none"/>
             <a:t>(</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-PH" sz="600" b="0" i="0" u="none"/>
@@ -2583,51 +2583,51 @@
             <dgm:alg type="tx">
               <dgm:param type="autoTxRot" val="grav"/>
             </dgm:alg>
             <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="conn" r:blip="" hideGeom="1">
               <dgm:adjLst/>
             </dgm:shape>
             <dgm:presOf axis="self"/>
             <dgm:constrLst>
               <dgm:constr type="lMarg"/>
               <dgm:constr type="rMarg"/>
               <dgm:constr type="tMarg"/>
               <dgm:constr type="bMarg"/>
             </dgm:constrLst>
             <dgm:ruleLst>
               <dgm:rule type="primFontSz" val="5" fact="NaN" max="NaN"/>
             </dgm:ruleLst>
           </dgm:layoutNode>
         </dgm:layoutNode>
       </dgm:forEach>
     </dgm:forEach>
   </dgm:layoutNode>
 </dgm:layoutDef>
 </file>
 
 <file path=xl/diagrams/quickStyle1.xml><?xml version="1.0" encoding="utf-8"?>
-<dgm:styleDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1">
+<dgm:styleDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1#1">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="simple" pri="10100"/>
   </dgm:catLst>
   <dgm:scene3d>
     <a:camera prst="orthographicFront"/>
     <a:lightRig rig="threePt" dir="t"/>
   </dgm:scene3d>
   <dgm:styleLbl name="node0">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
       <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
     <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
       <a:lnRef idx="2">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
       <a:fillRef idx="1">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
       <a:effectRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
@@ -4029,51 +4029,51 @@
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AB9E995E-63BC-4BAA-B0F1-CCFB3D678092}">
   <dimension ref="B4:L32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="M19" sqref="M19"/>
+      <selection activeCell="K26" sqref="K26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="4.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="4" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
     </row>
     <row r="5" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B5" s="1"/>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
@@ -4269,51 +4269,51 @@
       <c r="D18" s="6"/>
       <c r="E18" s="6"/>
       <c r="F18" s="6"/>
       <c r="G18" s="6"/>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="7"/>
     </row>
     <row r="19" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B19" s="1"/>
       <c r="C19" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D19" s="8"/>
       <c r="E19" s="3" t="s">
         <v>12</v>
       </c>
       <c r="F19" s="8"/>
       <c r="G19" s="3" t="s">
         <v>13</v>
       </c>
       <c r="H19" s="8"/>
       <c r="I19" s="3" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="J19" s="3"/>
       <c r="K19" s="3" t="s">
         <v>14</v>
       </c>
       <c r="L19" s="9"/>
     </row>
     <row r="20" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B20" s="1"/>
       <c r="C20" s="4"/>
       <c r="D20" s="8"/>
       <c r="E20" s="3"/>
       <c r="F20" s="8"/>
       <c r="G20" s="3"/>
       <c r="H20" s="8"/>
       <c r="I20" s="3"/>
       <c r="J20" s="3"/>
       <c r="K20" s="3"/>
       <c r="L20" s="9"/>
     </row>
     <row r="21" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B21" s="1"/>
       <c r="C21" s="4"/>
       <c r="D21" s="8"/>
       <c r="E21" s="3"/>
@@ -4371,94 +4371,94 @@
       <c r="J24" s="13"/>
       <c r="K24" s="13" t="s">
         <v>15</v>
       </c>
       <c r="L24" s="14"/>
     </row>
     <row r="25" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B25" s="1"/>
       <c r="C25" s="15" t="s">
         <v>5</v>
       </c>
       <c r="D25" s="8"/>
       <c r="E25" s="16" t="s">
         <v>16</v>
       </c>
       <c r="F25" s="8"/>
       <c r="G25" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H25" s="8"/>
       <c r="I25" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J25" s="3"/>
       <c r="K25" s="3" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="L25" s="9"/>
     </row>
     <row r="26" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B26" s="1"/>
       <c r="C26" s="17" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D26" s="18"/>
       <c r="E26" s="19" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="F26" s="19"/>
       <c r="G26" s="19" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="H26" s="19"/>
       <c r="I26" s="19" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="J26" s="19"/>
       <c r="K26" s="19" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="L26" s="20"/>
     </row>
     <row r="27" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B27" s="1"/>
       <c r="C27" s="1"/>
       <c r="D27" s="1"/>
       <c r="E27" s="1"/>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
       <c r="I27" s="1"/>
       <c r="J27" s="1"/>
       <c r="K27" s="1"/>
       <c r="L27" s="1"/>
     </row>
     <row r="28" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B28" s="1"/>
       <c r="C28" s="38" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="D28" s="38"/>
       <c r="E28" s="38"/>
       <c r="F28" s="38"/>
       <c r="G28" s="38"/>
       <c r="H28" s="38"/>
       <c r="I28" s="38"/>
       <c r="J28" s="38"/>
       <c r="K28" s="38"/>
       <c r="L28" s="38"/>
     </row>
     <row r="29" spans="2:12" x14ac:dyDescent="0.25">
       <c r="B29" s="1"/>
       <c r="C29" s="1"/>
       <c r="D29" s="1"/>
       <c r="E29" s="1"/>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
       <c r="I29" s="1"/>
       <c r="J29" s="1"/>
       <c r="K29" s="1"/>
       <c r="L29" s="1"/>
     </row>
     <row r="30" spans="2:12" x14ac:dyDescent="0.25">